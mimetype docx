--- v0 (2026-08-20)
+++ v1 (2026-10-14)
@@ -691,108 +691,95 @@
     </w:p>
     <w:p w14:paraId="5B9DE488" w14:textId="640B2736" w:rsidR="00CC6FAD" w:rsidRPr="006F045B" w:rsidRDefault="00CC6FAD" w:rsidP="00CC6FAD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Było:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA06933" w14:textId="637D9412" w:rsidR="00CC6FAD" w:rsidRPr="006F045B" w:rsidRDefault="00CC6FAD" w:rsidP="00CC6FAD">
+    <w:p w14:paraId="3FA06933" w14:textId="0A63A212" w:rsidR="00CC6FAD" w:rsidRPr="006F045B" w:rsidRDefault="00CC6FAD" w:rsidP="00CC6FAD">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="491"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">„ 4.1 </w:t>
+        <w:t xml:space="preserve">„ 4.1 Przedmiotem zamówienia jest świadczenie kompleksowych usług utrzymania czystości w Szpitalu Miejskim Specjalistycznym im. Gabriela Narutowicza </w:t>
       </w:r>
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Przedmiotem zamówienia jest świadczenie kompleksowych usług utrzymania czystości w Szpitalu Miejskim Specjalistycznym im. Gabriela Narutowicza </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F045B">
+        <w:br/>
+        <w:t>w Krakowie, szczegółowo opisanych w Opisie Przedmiotu Zamówienia stanowiącym</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7706">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">w Krakowie, szczegółowo opisanych w Opisie Przedmiotu Zamówienia stanowiącym Załącznik nr 1 do SWZ. Przedmiot zamówienia obejmuje </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">w szczególności: </w:t>
+        <w:t xml:space="preserve">Załącznik nr 1 do SWZ. Przedmiot zamówienia obejmuje w szczególności: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07F0A013" w14:textId="77777777" w:rsidR="00CC6FAD" w:rsidRPr="006F045B" w:rsidRDefault="00CC6FAD" w:rsidP="00CC6FAD">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="266" w:firstLine="94"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">usługę sprzątania w pomieszczeniach szpitalnych, administracyjnych i technicznych, </w:t>
@@ -873,67 +860,51 @@
         <w:t>usługę całorocznego utrzymania terenów zewnętrznych</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="349F7C35" w14:textId="47CDD9CD" w:rsidR="00CC6FAD" w:rsidRPr="006F045B" w:rsidRDefault="00CC6FAD" w:rsidP="00CC6FAD">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="359"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">przejęcie części zakładu pracy w trybie art. 23¹ </w:t>
-[...15 lines deleted...]
-        <w:t>….”</w:t>
+        <w:t>przejęcie części zakładu pracy w trybie art. 23¹ k.p….”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60F72C49" w14:textId="77777777" w:rsidR="00CC6FAD" w:rsidRPr="006F045B" w:rsidRDefault="00CC6FAD" w:rsidP="00CC6FAD">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35950746" w14:textId="77777777" w:rsidR="00CC6FAD" w:rsidRPr="006F045B" w:rsidRDefault="00CC6FAD" w:rsidP="006F045B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -963,130 +934,123 @@
         <w:t>Jest:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AE1C001" w14:textId="6B82845B" w:rsidR="00CC6FAD" w:rsidRPr="006F045B" w:rsidRDefault="00CC6FAD" w:rsidP="00CC6FAD">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="491"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>„</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">4.1 Przedmiotem zamówienia jest świadczenie kompleksowych usług utrzymania czystości w Szpitalu Miejskim Specjalistycznym im. Gabriela Narutowicza </w:t>
+        <w:t xml:space="preserve">„4.1 Przedmiotem zamówienia jest świadczenie kompleksowych usług utrzymania czystości w Szpitalu Miejskim Specjalistycznym im. Gabriela Narutowicza </w:t>
       </w:r>
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br/>
         <w:t>w Krakowie, szczegółowo opisanych w Opisie Przedmiotu Zamówienia stanowiącym</w:t>
       </w:r>
       <w:r w:rsidR="006F045B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Załącznik nr 1 do SWZ. Przedmiot zamówienia obejmuje w szczególności: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="518FD2B5" w14:textId="77777777" w:rsidR="00CC6FAD" w:rsidRPr="006F045B" w:rsidRDefault="00CC6FAD" w:rsidP="00CC6FAD">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="266" w:firstLine="94"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">usługę sprzątania w pomieszczeniach szpitalnych, administracyjnych i technicznych, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15935C9F" w14:textId="77777777" w:rsidR="00CC6FAD" w:rsidRPr="006F045B" w:rsidRDefault="00CC6FAD" w:rsidP="00CC6FAD">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="359"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">transport wewnątrzszpitalny, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="515504B2" w14:textId="77777777" w:rsidR="00CC6FAD" w:rsidRPr="006F045B" w:rsidRDefault="00CC6FAD" w:rsidP="00CC6FAD">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="359"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -1118,67 +1082,51 @@
         <w:t>usługę całorocznego utrzymania terenów zewnętrznych</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72B4F14A" w14:textId="77777777" w:rsidR="00CC6FAD" w:rsidRPr="006F045B" w:rsidRDefault="00CC6FAD" w:rsidP="00CC6FAD">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="359"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">przejęcie części zakładu pracy w trybie art. 23¹ </w:t>
-[...15 lines deleted...]
-        <w:t>….</w:t>
+        <w:t>przejęcie części zakładu pracy w trybie art. 23¹ k.p….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A8C89E7" w14:textId="77777777" w:rsidR="00CC6FAD" w:rsidRPr="006F045B" w:rsidRDefault="00CC6FAD" w:rsidP="00CC6FAD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C933BB5" w14:textId="1BA9D9B8" w:rsidR="00CC6FAD" w:rsidRPr="006F045B" w:rsidRDefault="00CC6FAD" w:rsidP="00CC6FAD">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="644" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1833,88 +1781,78 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9.3 Jeżeli wykonawca nie złożył przedmiotowych środków dowodowych (</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC6FAD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pkt 9.1.1–9.1.3) </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC6FAD">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">lub złożone przedmiotowe środki dowodowe są niekompletne, zamawiający wzywa do ich złożenia lub </w:t>
-[...10 lines deleted...]
-        <w:t>uzupełnienia w wyznaczonym terminie, o ile przewidział to w ogłoszeniu o zamówieniu lub dokumentach zamówienia.</w:t>
+        <w:t>lub złożone przedmiotowe środki dowodowe są niekompletne, zamawiający wzywa do ich złożenia lub uzupełnienia w wyznaczonym terminie, o ile przewidział to w ogłoszeniu o zamówieniu lub dokumentach zamówienia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="483467BE" w14:textId="77777777" w:rsidR="00CC6FAD" w:rsidRPr="00CC6FAD" w:rsidRDefault="00CC6FAD" w:rsidP="00CC6FAD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC6FAD">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>9.4 Punktu 9.3 nie stosuje się, jeżeli przedmiotowy środek dowodowy służy potwierdzeniu zgodności z cechami lub kryteriami określonymi w opisie kryteriów oceny ofert lub, pomimo złożenia przedmiotowego środka dowodowego, oferta podlega odrzuceniu albo zachodzą przesłanki unieważnienia postępowania.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07DCE40A" w14:textId="294FCBC0" w:rsidR="00CC6FAD" w:rsidRPr="006F045B" w:rsidRDefault="00CC6FAD" w:rsidP="00CC6FAD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC6FAD">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
@@ -1967,61 +1905,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Jest: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63DF80D0" w14:textId="4C8A4D67" w:rsidR="00CC6FAD" w:rsidRPr="006F045B" w:rsidRDefault="00CC6FAD" w:rsidP="00CC6FAD">
       <w:pPr>
         <w:pStyle w:val="NormalnyWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>„</w:t>
-[...9 lines deleted...]
-        <w:t>9.1.</w:t>
+        <w:t>„9.1.</w:t>
       </w:r>
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk237438197"/>
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Zamawiający żąda złożenia wraz z ofertą przedmiotowych środków dowodowych w celu potwierdzenia spełniania przez oferowane usługi wymagań określonych w Opisie Przedmiotu Zamówienia (OPZ).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="105D99A3" w14:textId="77777777" w:rsidR="00CC6FAD" w:rsidRPr="006F045B" w:rsidRDefault="00CC6FAD" w:rsidP="00CC6FAD">
       <w:pPr>
         <w:pStyle w:val="NormalnyWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -2367,130 +2295,114 @@
       <w:pPr>
         <w:pStyle w:val="NormalnyWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9.4.</w:t>
       </w:r>
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Zamawiający przewiduje uzupełnianie przedmiotowych środków dowodowych na zasadach określonych w art. 107 ust. 2 ustawy Pzp. Jeżeli Wykonawca nie złożył przedmiotowych środków </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> Zamawiający przewiduje uzupełnianie przedmiotowych środków dowodowych na zasadach określonych w art. 107 ust. 2 ustawy Pzp. Jeżeli Wykonawca nie złożył przedmiotowych środków dowodowych, o których mowa w pkt 9.2.1–9.2.4, lub złożone przedmiotowe środki dowodowe są niekompletne, Zamawiający wezwie Wykonawcę do ich złożenia lub uzupełnienia w wyznaczonym terminie, z zastrzeżeniem przypadków, o których mowa w art. 107 ust. 3 ustawy Pzp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44AF4A36" w14:textId="77777777" w:rsidR="00CC6FAD" w:rsidRPr="006F045B" w:rsidRDefault="00CC6FAD" w:rsidP="00CC6FAD">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F045B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>dowodowych, o których mowa w pkt 9.2.1–9.2.4, lub złożone przedmiotowe środki dowodowe są niekompletne, Zamawiający wezwie Wykonawcę do ich złożenia lub uzupełnienia w wyznaczonym terminie, z zastrzeżeniem przypadków, o których mowa w art. 107 ust. 3 ustawy Pzp.</w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t>9.5.</w:t>
       </w:r>
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Przepisu pkt 9.4 nie stosuje się, jeżeli przedmiotowy środek dowodowy służy potwierdzeniu zgodności z cechami lub kryteriami określonymi w opisie kryteriów oceny ofert lub gdy, pomimo złożenia przedmiotowego środka dowodowego, oferta podlega odrzuceniu na podstawie innych przepisów ustawy Pzp albo zachodzą przesłanki unieważnienia postępowania.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16AF731B" w14:textId="17282773" w:rsidR="00CC6FAD" w:rsidRPr="006F045B" w:rsidRDefault="00CC6FAD" w:rsidP="00CC6FAD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9.6.</w:t>
       </w:r>
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Zamawiający może żądać od Wykonawców wyjaśnień dotyczących treści złożonych przedmiotowych środków dowodowych na podstawie art. 107 ust. 4 ustawy Pzp</w:t>
-[...7 lines deleted...]
-        <w:t>.”</w:t>
+        <w:t xml:space="preserve"> Zamawiający może żądać od Wykonawców wyjaśnień dotyczących treści złożonych przedmiotowych środków dowodowych na podstawie art. 107 ust. 4 ustawy Pzp.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B532A9" w14:textId="77777777" w:rsidR="000D410E" w:rsidRPr="006F045B" w:rsidRDefault="000D410E" w:rsidP="00CC6FAD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78045AEC" w14:textId="77777777" w:rsidR="000D410E" w:rsidRPr="006F045B" w:rsidRDefault="000D410E" w:rsidP="000D410E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
@@ -3401,196 +3313,132 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Waga kryterium: 60%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4463E8BB" w14:textId="77777777" w:rsidR="000D410E" w:rsidRPr="000D410E" w:rsidRDefault="000D410E" w:rsidP="000D410E">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D410E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liczba punktów = ( </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> ) * 100 * waga</w:t>
+              <w:t>Liczba punktów = ( Cmin/Cof ) * 100 * waga</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47E42021" w14:textId="77777777" w:rsidR="000D410E" w:rsidRPr="000D410E" w:rsidRDefault="000D410E" w:rsidP="000D410E">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D410E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>gdzie:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15B175CC" w14:textId="77777777" w:rsidR="000D410E" w:rsidRPr="000D410E" w:rsidRDefault="000D410E" w:rsidP="000D410E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="353" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000D410E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>Cmin</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> – najniższa cena brutto spośród wszystkich złożonych ofert,</w:t>
+              <w:t>Cmin – najniższa cena brutto spośród wszystkich złożonych ofert,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5400C47C" w14:textId="77777777" w:rsidR="000D410E" w:rsidRPr="000D410E" w:rsidRDefault="000D410E" w:rsidP="000D410E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="353" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000D410E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>Cof</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> – cena brutto badanej oferty.</w:t>
+              <w:t>Cof – cena brutto badanej oferty.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F045B" w:rsidRPr="000D410E" w14:paraId="2A718426" w14:textId="77777777" w:rsidTr="008C0167">
         <w:trPr>
           <w:trHeight w:val="53"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6543A1B5" w14:textId="77777777" w:rsidR="000D410E" w:rsidRPr="000D410E" w:rsidRDefault="000D410E" w:rsidP="000D410E">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -3661,61 +3509,61 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Waga kryterium: 20%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58AEA491" w14:textId="77777777" w:rsidR="000D410E" w:rsidRPr="000D410E" w:rsidRDefault="000D410E" w:rsidP="000D410E">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D410E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocenie podlega deklarowany przez Wykonawcę czas reakcji </w:t>
+              <w:t xml:space="preserve">Ocenie podlega deklarowany przez Wykonawcę czas reakcji na zgłoszenie CITO. Przez czas reakcji rozumie się okres liczony od chwili przyjęcia zgłoszenia telefonicznego lub ustnego przez dedykowany numer dyżurny albo dyżurnego pracownika Wykonawcy — do chwili przybycia personelu </w:t>
             </w:r>
             <w:r w:rsidRPr="000D410E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">na zgłoszenie CITO. Przez czas reakcji rozumie się okres liczony od chwili przyjęcia zgłoszenia telefonicznego lub ustnego przez dedykowany numer dyżurny albo dyżurnego pracownika Wykonawcy — do chwili przybycia personelu Wykonawcy na miejsce wskazane przez Zamawiającego, potwierdzony wpisem w rejestrze zgłoszeń CITO prowadzonym przez Wykonawcę. </w:t>
+              <w:t xml:space="preserve">Wykonawcy na miejsce wskazane przez Zamawiającego, potwierdzony wpisem w rejestrze zgłoszeń CITO prowadzonym przez Wykonawcę. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EEC2884" w14:textId="77777777" w:rsidR="000D410E" w:rsidRPr="000D410E" w:rsidRDefault="000D410E" w:rsidP="000D410E">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04DB21A1" w14:textId="77777777" w:rsidR="000D410E" w:rsidRPr="000D410E" w:rsidRDefault="000D410E" w:rsidP="000D410E">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D410E">
               <w:rPr>
@@ -4154,92 +4002,92 @@
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="353" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D410E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">W przypadku jednoczesnego nadzorowania usług w więcej niż jednym podmiocie leczniczym w tym samym okresie (nachodzenie na siebie okresów), okres ten zostanie </w:t>
-[...10 lines deleted...]
-              <w:t>zaliczony przez Zamawiającego tylko jeden raz.</w:t>
+              <w:t>W przypadku jednoczesnego nadzorowania usług w więcej niż jednym podmiocie leczniczym w tym samym okresie (nachodzenie na siebie okresów), okres ten zostanie zaliczony przez Zamawiającego tylko jeden raz.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1ACF9881" w14:textId="77777777" w:rsidR="000D410E" w:rsidRPr="000D410E" w:rsidRDefault="000D410E" w:rsidP="000D410E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="353" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D410E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>W przypadku braku doprecyzowania (niewypełnienia) w Formularzu Ofertowym dokładnego okresu doświadczenia, przy jednoczesnym potwierdzeniu spełniania warunku udziału w postępowaniu, Zamawiający przyzna ofercie 0 punktów w niniejszym kryterium.</w:t>
+              <w:t xml:space="preserve">W przypadku braku doprecyzowania (niewypełnienia) w Formularzu Ofertowym dokładnego okresu doświadczenia, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D410E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>przy jednoczesnym potwierdzeniu spełniania warunku udziału w postępowaniu, Zamawiający przyzna ofercie 0 punktów w niniejszym kryterium.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="291A5E9D" w14:textId="77777777" w:rsidR="000D410E" w:rsidRPr="000D410E" w:rsidRDefault="000D410E" w:rsidP="000D410E">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="73AC6707" w14:textId="77777777" w:rsidR="000D410E" w:rsidRPr="000D410E" w:rsidRDefault="000D410E" w:rsidP="000D410E">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -5232,51 +5080,50 @@
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D410E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>CR</w:t>
       </w:r>
       <w:r w:rsidRPr="000D410E">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – punkty za czas reakcji CITO (maks. 20 pkt), </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DCE8119" w14:textId="77777777" w:rsidR="000D410E" w:rsidRPr="000D410E" w:rsidRDefault="000D410E" w:rsidP="000D410E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
@@ -5317,50 +5164,51 @@
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D410E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">K </w:t>
       </w:r>
       <w:r w:rsidRPr="000D410E">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>- Stawka czynszu za najem pomieszczeń</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31B4B595" w14:textId="77777777" w:rsidR="000D410E" w:rsidRPr="000D410E" w:rsidRDefault="000D410E" w:rsidP="000D410E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -5558,196 +5406,132 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Waga kryterium: 60%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2603F9B7" w14:textId="77777777" w:rsidR="000D410E" w:rsidRPr="000D410E" w:rsidRDefault="000D410E" w:rsidP="000D410E">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D410E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liczba punktów = ( </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> ) * 100 * waga</w:t>
+              <w:t>Liczba punktów = ( Cmin/Cof ) * 100 * waga</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="018FB64E" w14:textId="77777777" w:rsidR="000D410E" w:rsidRPr="000D410E" w:rsidRDefault="000D410E" w:rsidP="000D410E">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D410E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>gdzie:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01517321" w14:textId="77777777" w:rsidR="000D410E" w:rsidRPr="000D410E" w:rsidRDefault="000D410E" w:rsidP="000D410E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="353" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000D410E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>Cmin</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> – najniższa cena brutto spośród wszystkich złożonych ofert,</w:t>
+              <w:t>Cmin – najniższa cena brutto spośród wszystkich złożonych ofert,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CBA7396" w14:textId="77777777" w:rsidR="000D410E" w:rsidRPr="000D410E" w:rsidRDefault="000D410E" w:rsidP="000D410E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="353" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000D410E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>Cof</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> – cena brutto badanej oferty.</w:t>
+              <w:t>Cof – cena brutto badanej oferty.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F045B" w:rsidRPr="000D410E" w14:paraId="543CC493" w14:textId="77777777" w:rsidTr="008C0167">
         <w:trPr>
           <w:trHeight w:val="53"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43EB0211" w14:textId="77777777" w:rsidR="000D410E" w:rsidRPr="000D410E" w:rsidRDefault="000D410E" w:rsidP="000D410E">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -6229,60 +6013,60 @@
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="53622666" w14:textId="77777777" w:rsidR="000D410E" w:rsidRPr="000D410E" w:rsidRDefault="000D410E" w:rsidP="000D410E">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D410E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocenie podlega doświadczenie osoby wyznaczonej przez </w:t>
+              <w:t xml:space="preserve">Ocenie podlega doświadczenie osoby wyznaczonej przez Wykonawcę do pełnienia funkcji Koordynatora/Kierownika obiektu (odpowiedzialnego za nadzór nad realizacją zamówienia), zdobyte przy wykonywaniu czynności nadzorczych lub koordynacyjnych w zakresie usług utrzymania </w:t>
             </w:r>
             <w:r w:rsidRPr="000D410E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Wykonawcę do pełnienia funkcji Koordynatora/Kierownika obiektu (odpowiedzialnego za nadzór nad realizacją zamówienia), zdobyte przy wykonywaniu czynności nadzorczych lub koordynacyjnych w zakresie usług utrzymania czystości i dezynfekcji w wielooddziałowych podmiotach leczniczych posiadających jednocześnie: Blok Operacyjny, Oddział Intensywnej Terapii (OIT) oraz Szpitalny Oddział Ratunkowy (SOR).</w:t>
+              <w:t>czystości i dezynfekcji w wielooddziałowych podmiotach leczniczych posiadających jednocześnie: Blok Operacyjny, Oddział Intensywnej Terapii (OIT) oraz Szpitalny Oddział Ratunkowy (SOR).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="776801AD" w14:textId="77777777" w:rsidR="000D410E" w:rsidRPr="000D410E" w:rsidRDefault="000D410E" w:rsidP="000D410E">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6C1535E4" w14:textId="77777777" w:rsidR="000D410E" w:rsidRPr="000D410E" w:rsidRDefault="000D410E" w:rsidP="000D410E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="211" w:hanging="211"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -6769,92 +6553,92 @@
             </w:r>
             <w:r w:rsidRPr="000D410E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="594E7217" w14:textId="77777777" w:rsidR="000D410E" w:rsidRPr="000D410E" w:rsidRDefault="000D410E" w:rsidP="000D410E">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D410E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Stawka niższa niż </w:t>
             </w:r>
             <w:r w:rsidRPr="000D410E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>45,00 zł netto/m² miesięcznie</w:t>
             </w:r>
             <w:r w:rsidRPr="000D410E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> jest niedopuszczalna.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="317BC58E" w14:textId="77777777" w:rsidR="000D410E" w:rsidRPr="000D410E" w:rsidRDefault="000D410E" w:rsidP="000D410E">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D410E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Sposób przyznawania punktów</w:t>
             </w:r>
             <w:r w:rsidRPr="000D410E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7456B352" w14:textId="77777777" w:rsidR="000D410E" w:rsidRPr="000D410E" w:rsidRDefault="000D410E" w:rsidP="000D410E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D410E">
@@ -7328,65 +7112,51 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Było:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32A5721D" w14:textId="77777777" w:rsidR="0006695C" w:rsidRDefault="000D410E" w:rsidP="0006695C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="644"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">„36. </w:t>
-[...13 lines deleted...]
-        <w:t>„</w:t>
+        <w:t>„36. Wykonawca jest zobowiązany do przejęcia od Zamawiającego części zakładu pracy, w tym 72 pracowników w trybie art. 23¹ Kodeksu Pracy, którzy do tej pory wykonywali zakres usług będących przedmiotem zamówienia. Informacje szczegółowe dotyczące warunków przejęcia części zakładu pracy, z powodu ochrony poufnego ich charakteru zostaną udostępnione zainteresowanym w sposób wskazany w SWZ. „</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7147A98A" w14:textId="77777777" w:rsidR="0006695C" w:rsidRDefault="0006695C" w:rsidP="0006695C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="644"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="771D917F" w14:textId="101784A0" w:rsidR="00CC6FAD" w:rsidRPr="0006695C" w:rsidRDefault="000D410E" w:rsidP="0006695C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="644" w:firstLine="490"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
@@ -7403,120 +7173,85 @@
     <w:p w14:paraId="5A14B0C7" w14:textId="292EB949" w:rsidR="000D410E" w:rsidRPr="006F045B" w:rsidRDefault="000D410E" w:rsidP="000D410E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="644"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">36. </w:t>
-[...27 lines deleted...]
-        <w:t>”</w:t>
+        <w:t>36. Wykonawca jest zobowiązany do przejęcia od Zamawiającego części zakładu pracy, w tym 73 pracowników, w trybie art. 23¹ Kodeksu pracy, którzy do tej pory wykonywali zakres usług będących przedmiotem zamówienia Szczegółowe, zanonimizowane dane dotyczące warunków zatrudnienia i uprawnień pracowniczych przejmowanych pracowników, niezbędne do kalkulacji ceny oferty, zawiera Załącznik nr 29 do SWZ – Informacja o pracownikach. Zasady przekazania i przejęcia pracowników określa projekt Porozumienia stanowiący Załącznik nr 17 do SWZ.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D9C805E" w14:textId="77777777" w:rsidR="000D410E" w:rsidRPr="006F045B" w:rsidRDefault="000D410E" w:rsidP="000D410E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="644"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6244AC29" w14:textId="704555CB" w:rsidR="006F045B" w:rsidRPr="006F045B" w:rsidRDefault="000D410E" w:rsidP="000D410E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">IV </w:t>
-[...6 lines deleted...]
-        <w:t>OBOWIĄZKI I UPRAWNIENIA ZAMAWIAJĄCEGO</w:t>
+        <w:t>IV OBOWIĄZKI I UPRAWNIENIA ZAMAWIAJĄCEGO</w:t>
       </w:r>
       <w:r w:rsidR="006F045B" w:rsidRPr="006F045B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Opis przedmiotu zamówienia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="527560F0" w14:textId="35C02498" w:rsidR="000D410E" w:rsidRPr="006F045B" w:rsidRDefault="000D410E" w:rsidP="000D410E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1070"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D0553DB" w14:textId="77777777" w:rsidR="006F045B" w:rsidRPr="006F045B" w:rsidRDefault="006F045B" w:rsidP="006F045B">
       <w:pPr>
@@ -7652,50 +7387,51 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jest: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FF473DD" w14:textId="77777777" w:rsidR="006F045B" w:rsidRPr="006F045B" w:rsidRDefault="006F045B" w:rsidP="006F045B">
       <w:pPr>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Pomieszczenia przekazane do użytkowania pomniejszają powierzchnię obiektów obje tych wykonywaniem usługi. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21B6544D" w14:textId="59B92BB8" w:rsidR="006F045B" w:rsidRPr="006F045B" w:rsidRDefault="006F045B" w:rsidP="006F045B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zasady użytkowania pomieszczeń zostały określone w umowie najmu stanowiącej </w:t>
       </w:r>
@@ -7732,67 +7468,51 @@
         <w:t>do SWZ.</w:t>
       </w:r>
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Minimalna stawka z 1 m</w:t>
       </w:r>
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> powierzchni najmu pomieszczeń o których mowa w § 1 ust. 2 lit. a) – f)</w:t>
-[...15 lines deleted...]
-        <w:t>umowy najmu nie może być niższa niż 45,00 zł netto zgodnie z Zarządzeniem nr 94/2026 Dyrektora Szpitala Miejskiego Specjalistycznego i. Gabriela Narutowicza w Krakowie z dnia 3 kwietnia 2026 r. w sprawie ustalenia minimalnej stawki czynszu za 1 m</w:t>
+        <w:t xml:space="preserve"> powierzchni najmu pomieszczeń o których mowa w § 1 ust. 2 lit. a) – f) umowy najmu nie może być niższa niż 45,00 zł netto zgodnie z Zarządzeniem nr 94/2026 Dyrektora Szpitala Miejskiego Specjalistycznego i. Gabriela Narutowicza w Krakowie z dnia 3 kwietnia 2026 r. w sprawie ustalenia minimalnej stawki czynszu za 1 m</w:t>
       </w:r>
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">wynajmowanej lub wydzierżawianej nieruchomości w Szpitalu Miejskim Specjalistycznym im. Gabriela Narutowicza w Krakowie. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C0163EC" w14:textId="77777777" w:rsidR="006F045B" w:rsidRPr="006F045B" w:rsidRDefault="006F045B" w:rsidP="006F045B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
@@ -8181,67 +7901,51 @@
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   (Pan/Pani: .....................................................................................) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D44A5E0" w14:textId="168465BE" w:rsidR="006F045B" w:rsidRPr="006F045B" w:rsidRDefault="006F045B" w:rsidP="006F045B">
       <w:pPr>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">   posiada łączny okres doświadczenia w wykonywaniu czynności nadzorczych lub </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">koordynacyjnych </w:t>
+        <w:t xml:space="preserve">   posiada łączny okres doświadczenia w wykonywaniu czynności nadzorczych lub   koordynacyjnych </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D9C66ED" w14:textId="77777777" w:rsidR="006F045B" w:rsidRPr="006F045B" w:rsidRDefault="006F045B" w:rsidP="006F045B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   w zakresie usług utrzymania czystości i dezynfekcji w wielooddziałowych podmiotach </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7425894E" w14:textId="77777777" w:rsidR="006F045B" w:rsidRPr="006F045B" w:rsidRDefault="006F045B" w:rsidP="006F045B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -8471,51 +8175,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6ABFE3DF" w14:textId="77777777" w:rsidR="006F045B" w:rsidRPr="006F045B" w:rsidRDefault="006F045B" w:rsidP="006F045B">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E95D4E0" w14:textId="77777777" w:rsidR="006F045B" w:rsidRPr="006F045B" w:rsidRDefault="006F045B" w:rsidP="006F045B">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Deklaruję czas reakcji na zgłoszenie CITO od momentu przyjęcia zgłoszenia do chwili przybycia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="351480AC" w14:textId="77777777" w:rsidR="006F045B" w:rsidRPr="006F045B" w:rsidRDefault="006F045B" w:rsidP="006F045B">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F045B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>personelu na miejsce wskazane przez Zamawiającego wynoszący:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E992484" w14:textId="77777777" w:rsidR="006F045B" w:rsidRPr="006F045B" w:rsidRDefault="006F045B" w:rsidP="006F045B">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
@@ -11346,51 +11049,50 @@
   </w:num>
   <w:num w:numId="10" w16cid:durableId="634259391">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="58678330">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="79450232">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="385448842">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="583537057">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="100224741">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:footnoteLayoutLikeWW8/>
     <w:shapeLayoutLikeWW8/>
     <w:alignTablesRowByRow/>
@@ -11404,79 +11106,81 @@
     <w:selectFldWithFirstOrLastChar/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useWord2002TableStyleRules/>
     <w:growAutofit/>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008B6789"/>
+    <w:rsid w:val="0001312F"/>
     <w:rsid w:val="00057D02"/>
     <w:rsid w:val="000613E0"/>
     <w:rsid w:val="0006695C"/>
     <w:rsid w:val="000D410E"/>
     <w:rsid w:val="001A571A"/>
     <w:rsid w:val="001E387C"/>
     <w:rsid w:val="0022485D"/>
     <w:rsid w:val="002B1C74"/>
     <w:rsid w:val="00384EFD"/>
     <w:rsid w:val="004222DA"/>
     <w:rsid w:val="00453E59"/>
     <w:rsid w:val="00460DC4"/>
     <w:rsid w:val="005079A4"/>
     <w:rsid w:val="0055546F"/>
     <w:rsid w:val="005C0930"/>
     <w:rsid w:val="00630C15"/>
     <w:rsid w:val="006736C6"/>
     <w:rsid w:val="006D4AE5"/>
     <w:rsid w:val="006F045B"/>
     <w:rsid w:val="00854803"/>
     <w:rsid w:val="0087224A"/>
     <w:rsid w:val="008B6789"/>
     <w:rsid w:val="009149C3"/>
     <w:rsid w:val="00930A96"/>
     <w:rsid w:val="009504A8"/>
     <w:rsid w:val="00953AA1"/>
     <w:rsid w:val="0095641D"/>
     <w:rsid w:val="009D169F"/>
     <w:rsid w:val="00A4668B"/>
+    <w:rsid w:val="00AE7706"/>
     <w:rsid w:val="00B26D41"/>
     <w:rsid w:val="00B361A9"/>
     <w:rsid w:val="00C152AE"/>
     <w:rsid w:val="00CC6FAD"/>
     <w:rsid w:val="00D1574A"/>
     <w:rsid w:val="00D248D2"/>
     <w:rsid w:val="00E02559"/>
     <w:rsid w:val="00E03B3C"/>
     <w:rsid w:val="00E74582"/>
     <w:rsid w:val="00EB3650"/>
     <w:rsid w:val="00EF1037"/>
     <w:rsid w:val="00F16162"/>
     <w:rsid w:val="00FA7728"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -11506,50 +11210,94 @@
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -11787,68 +11535,74 @@
       <w:i/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="Nagwek3Znak"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00CC6FAD"/>
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:ind w:left="1077" w:firstLine="57"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Stopka">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="StopkaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Numerstrony">
     <w:name w:val="page number"/>
@@ -11955,51 +11709,50 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CC6FAD"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipercze">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="009504A8"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://narutowicz.krakow.pl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://e-propublico.pl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\usojka\AppData\Local\Temp\template.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -12268,68 +12021,68 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>template.dot</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
   <Words>2957</Words>
-  <Characters>19384</Characters>
+  <Characters>19383</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>161</Lines>
   <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>@v_przet#zamaw_nazwa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Datacomp</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22297</CharactersWithSpaces>
+  <CharactersWithSpaces>22296</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>@v_przet#zamaw_nazwa</dc:title>
   <dc:subject/>
   <dc:creator>Urszula Sojka</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>