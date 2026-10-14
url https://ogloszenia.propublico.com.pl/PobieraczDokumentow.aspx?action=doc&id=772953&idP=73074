--- v0 (2026-08-20)
+++ v1 (2026-10-14)
@@ -604,78 +604,86 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ze zm.)</w:t>
       </w:r>
       <w:r w:rsidR="007348FA">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F16C50" w:rsidRPr="00D91931">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">informuje, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>że zmianie ulegają terminy:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25EF9D7C" w14:textId="399442A0" w:rsidR="004F079B" w:rsidRDefault="004F079B" w:rsidP="0046562F">
+    <w:p w14:paraId="25EF9D7C" w14:textId="49852D38" w:rsidR="004F079B" w:rsidRDefault="004F079B" w:rsidP="0046562F">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">składania ofert, z dnia </w:t>
       </w:r>
       <w:r w:rsidR="00A803B0" w:rsidRPr="00A803B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2026-08-17</w:t>
+        <w:t>2026-08-</w:t>
+      </w:r>
+      <w:r w:rsidR="008745C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008365E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>godz.</w:t>
       </w:r>
       <w:r w:rsidR="00136AEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A803B0" w:rsidRPr="00A803B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -708,99 +716,107 @@
       </w:r>
       <w:r w:rsidR="008365E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> godz. </w:t>
       </w:r>
       <w:r w:rsidR="00A803B0" w:rsidRPr="00A803B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>08:00</w:t>
       </w:r>
       <w:r w:rsidR="00DE0599" w:rsidRPr="00DE0599">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74795351" w14:textId="566555A5" w:rsidR="004F079B" w:rsidRPr="00BB5224" w:rsidRDefault="004F079B" w:rsidP="0046562F">
+    <w:p w14:paraId="74795351" w14:textId="6D815B68" w:rsidR="004F079B" w:rsidRPr="00BB5224" w:rsidRDefault="004F079B" w:rsidP="0046562F">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>otwarcia ofert</w:t>
       </w:r>
       <w:r w:rsidR="008365E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, z dnia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A803B0" w:rsidRPr="00A803B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2026-08-17</w:t>
+        <w:t>2026-08-</w:t>
+      </w:r>
+      <w:r w:rsidR="008745C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21 </w:t>
       </w:r>
       <w:r w:rsidR="008365E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> godz.</w:t>
+        <w:t>godz.</w:t>
       </w:r>
       <w:r w:rsidR="00136AEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A803B0" w:rsidRPr="00A803B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>09:00</w:t>
       </w:r>
       <w:r w:rsidR="008365E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> na dzień </w:t>
       </w:r>
       <w:r w:rsidR="00A803B0" w:rsidRPr="00A803B0">
         <w:rPr>
@@ -939,58 +955,58 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F16C50" w:rsidRPr="00D91931">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2275B4F8" w14:textId="77777777" w:rsidR="009F1B80" w:rsidRDefault="009F1B80">
+    <w:p w14:paraId="0CD9A37A" w14:textId="77777777" w:rsidR="00131C49" w:rsidRDefault="00131C49">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2339D144" w14:textId="77777777" w:rsidR="009F1B80" w:rsidRDefault="009F1B80">
+    <w:p w14:paraId="72844FA5" w14:textId="77777777" w:rsidR="00131C49" w:rsidRDefault="00131C49">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1072,84 +1088,109 @@
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="077D3962" w14:textId="77777777" w:rsidR="00F16C50" w:rsidRDefault="00F16C50">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>System ProPublico © Datacomp</w:t>
+      <w:t xml:space="preserve">System </w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>ProPublico</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> © </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>Datacomp</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7803048A" w14:textId="77777777" w:rsidR="00F32BF6" w:rsidRDefault="00F32BF6">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4363B5F3" w14:textId="77777777" w:rsidR="009F1B80" w:rsidRDefault="009F1B80">
+    <w:p w14:paraId="637D952E" w14:textId="77777777" w:rsidR="00131C49" w:rsidRDefault="00131C49">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C132BEA" w14:textId="77777777" w:rsidR="009F1B80" w:rsidRDefault="009F1B80">
+    <w:p w14:paraId="63A92184" w14:textId="77777777" w:rsidR="00131C49" w:rsidRDefault="00131C49">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7716E395" w14:textId="77777777" w:rsidR="00F32BF6" w:rsidRDefault="00F32BF6">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="76194E87" w14:textId="77777777" w:rsidR="00F32BF6" w:rsidRDefault="00F32BF6">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
@@ -1322,80 +1363,83 @@
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useWord2002TableStyleRules/>
     <w:growAutofit/>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D08CE"/>
     <w:rsid w:val="00062425"/>
+    <w:rsid w:val="00131C49"/>
     <w:rsid w:val="00136AEA"/>
     <w:rsid w:val="0015679F"/>
     <w:rsid w:val="001C0165"/>
     <w:rsid w:val="001C5A4C"/>
     <w:rsid w:val="002F480A"/>
     <w:rsid w:val="0033399E"/>
     <w:rsid w:val="00354020"/>
     <w:rsid w:val="0037248D"/>
     <w:rsid w:val="003D12E3"/>
     <w:rsid w:val="00403A44"/>
     <w:rsid w:val="00416659"/>
     <w:rsid w:val="004360B0"/>
     <w:rsid w:val="0046562F"/>
     <w:rsid w:val="004E022D"/>
     <w:rsid w:val="004F079B"/>
     <w:rsid w:val="00540D03"/>
     <w:rsid w:val="00581997"/>
+    <w:rsid w:val="005C1A4B"/>
     <w:rsid w:val="005D6E77"/>
     <w:rsid w:val="005F4BC0"/>
     <w:rsid w:val="006A0D80"/>
     <w:rsid w:val="00727D1F"/>
     <w:rsid w:val="007348FA"/>
     <w:rsid w:val="007530F5"/>
     <w:rsid w:val="00787406"/>
     <w:rsid w:val="00797C4E"/>
     <w:rsid w:val="00816FE0"/>
     <w:rsid w:val="00820E2C"/>
     <w:rsid w:val="00821964"/>
     <w:rsid w:val="008365E9"/>
     <w:rsid w:val="00851A62"/>
+    <w:rsid w:val="008745C5"/>
     <w:rsid w:val="008D08CE"/>
     <w:rsid w:val="00901D47"/>
     <w:rsid w:val="00940C54"/>
     <w:rsid w:val="00945187"/>
     <w:rsid w:val="00955CEB"/>
     <w:rsid w:val="00972F59"/>
     <w:rsid w:val="009F1B80"/>
     <w:rsid w:val="00A803B0"/>
     <w:rsid w:val="00AC3482"/>
     <w:rsid w:val="00BB5224"/>
     <w:rsid w:val="00BD5546"/>
     <w:rsid w:val="00C25577"/>
     <w:rsid w:val="00C30186"/>
     <w:rsid w:val="00C34578"/>
     <w:rsid w:val="00CC1A78"/>
     <w:rsid w:val="00CF0F4C"/>
     <w:rsid w:val="00D63C6E"/>
     <w:rsid w:val="00D91931"/>
     <w:rsid w:val="00DE0599"/>
     <w:rsid w:val="00EC7BE6"/>
     <w:rsid w:val="00F16C50"/>
     <w:rsid w:val="00F32BF6"/>
     <w:rsid w:val="00F6166D"/>
   </w:rsids>
   <m:mathPr>
@@ -1433,50 +1477,94 @@
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -1681,68 +1769,74 @@
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:left="539" w:firstLine="540"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstpodstawowy">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstpodstawowywcity">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normalny"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:left="539" w:firstLine="540"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:pPr>
@@ -1787,51 +1881,50 @@
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstdymkaZnak"/>
     <w:rsid w:val="00816FE0"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:link w:val="Tekstdymka"/>
     <w:rsid w:val="00816FE0"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\SYLWIA~1.LEM\AppData\Local\Temp\template.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>